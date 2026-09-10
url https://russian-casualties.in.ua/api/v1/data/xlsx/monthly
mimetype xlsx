--- v0 (2026-07-06)
+++ v1 (2026-09-10)
@@ -407,51 +407,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3120,93 +3120,193 @@
       </c>
       <c r="K54">
         <v>60</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
         <v>60888</v>
       </c>
       <c r="O54">
         <v>254</v>
       </c>
       <c r="P54">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>2026.07</v>
       </c>
       <c r="B55">
-        <v>6290</v>
+        <v>42860</v>
       </c>
       <c r="C55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
+        <v>162</v>
+      </c>
+      <c r="F55">
+        <v>204</v>
+      </c>
+      <c r="G55">
+        <v>2016</v>
+      </c>
+      <c r="H55">
+        <v>77</v>
+      </c>
+      <c r="I55">
+        <v>13998</v>
+      </c>
+      <c r="J55">
+        <v>115</v>
+      </c>
+      <c r="K55">
+        <v>68</v>
+      </c>
+      <c r="L55">
+        <v>3</v>
+      </c>
+      <c r="M55">
+        <v>1</v>
+      </c>
+      <c r="N55">
+        <v>54436</v>
+      </c>
+      <c r="O55">
+        <v>315</v>
+      </c>
+      <c r="P55">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56">
+        <v>2026.08</v>
+      </c>
+      <c r="B56">
+        <v>42020</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>89</v>
+      </c>
+      <c r="F56">
+        <v>197</v>
+      </c>
+      <c r="G56">
+        <v>1827</v>
+      </c>
+      <c r="H56">
+        <v>99</v>
+      </c>
+      <c r="I56">
+        <v>13835</v>
+      </c>
+      <c r="J56">
+        <v>139</v>
+      </c>
+      <c r="K56">
+        <v>70</v>
+      </c>
+      <c r="L56">
+        <v>1</v>
+      </c>
+      <c r="M56">
+        <v>0</v>
+      </c>
+      <c r="N56">
+        <v>54674</v>
+      </c>
+      <c r="O56">
+        <v>355</v>
+      </c>
+      <c r="P56">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57">
+        <v>2026.09</v>
+      </c>
+      <c r="B57">
+        <v>12750</v>
+      </c>
+      <c r="C57">
+        <v>0</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
         <v>19</v>
       </c>
-      <c r="F55">
-[...30 lines deleted...]
-        <v>53</v>
+      <c r="F57">
+        <v>48</v>
+      </c>
+      <c r="G57">
+        <v>498</v>
+      </c>
+      <c r="H57">
+        <v>28</v>
+      </c>
+      <c r="I57">
+        <v>4289</v>
+      </c>
+      <c r="J57">
+        <v>27</v>
+      </c>
+      <c r="K57">
+        <v>21</v>
+      </c>
+      <c r="L57">
+        <v>1</v>
+      </c>
+      <c r="M57">
+        <v>2</v>
+      </c>
+      <c r="N57">
+        <v>16028</v>
+      </c>
+      <c r="O57">
+        <v>98</v>
+      </c>
+      <c r="P57">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">