--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Liquidated</t>
   </si>
   <si>
     <t>Boats</t>
   </si>
   <si>
     <t>Submarines</t>
   </si>
   <si>
     <t>Tanks</t>
   </si>
   <si>
     <t>Armoured Personnel Vehicle</t>
   </si>
   <si>
     <t>Artillery systems</t>
   </si>
   <si>
     <t>MLRS</t>
   </si>
   <si>
@@ -774,50 +774,68 @@
     <t>Jul.13-Jul.19</t>
   </si>
   <si>
     <t>Jul.20-Jul.26</t>
   </si>
   <si>
     <t>Jul.27-Aug.02</t>
   </si>
   <si>
     <t>Aug.03-Aug.09</t>
   </si>
   <si>
     <t>Aug.10-Aug.16</t>
   </si>
   <si>
     <t>Aug.17-Aug.23</t>
   </si>
   <si>
     <t>Aug.24-Aug.30</t>
   </si>
   <si>
     <t>Aug.31-Sep.06</t>
   </si>
   <si>
     <t>Sep.07-Sep.13</t>
+  </si>
+  <si>
+    <t>Sep.14-Sep.20</t>
+  </si>
+  <si>
+    <t>Sep.21-Sep.27</t>
+  </si>
+  <si>
+    <t>Sep.28-Oct.04</t>
+  </si>
+  <si>
+    <t>Oct.05-Oct.11</t>
+  </si>
+  <si>
+    <t>Oct.12-Oct.18</t>
+  </si>
+  <si>
+    <t>Oct.19-Oct.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1121,51 +1139,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P239"/>
+  <dimension ref="A1:P245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -13034,93 +13052,393 @@
       </c>
       <c r="K238">
         <v>12</v>
       </c>
       <c r="L238">
         <v>1</v>
       </c>
       <c r="M238">
         <v>1</v>
       </c>
       <c r="N238">
         <v>12315</v>
       </c>
       <c r="O238">
         <v>74</v>
       </c>
       <c r="P238">
         <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>253</v>
       </c>
       <c r="B239">
-        <v>4410</v>
+        <v>10620</v>
       </c>
       <c r="C239">
         <v>0</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
+        <v>13</v>
+      </c>
+      <c r="F239">
+        <v>47</v>
+      </c>
+      <c r="G239">
+        <v>441</v>
+      </c>
+      <c r="H239">
+        <v>24</v>
+      </c>
+      <c r="I239">
+        <v>3781</v>
+      </c>
+      <c r="J239">
+        <v>36</v>
+      </c>
+      <c r="K239">
+        <v>28</v>
+      </c>
+      <c r="L239">
+        <v>1</v>
+      </c>
+      <c r="M239">
+        <v>1</v>
+      </c>
+      <c r="N239">
+        <v>13724</v>
+      </c>
+      <c r="O239">
+        <v>99</v>
+      </c>
+      <c r="P239">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16">
+      <c r="A240" t="s">
+        <v>254</v>
+      </c>
+      <c r="B240">
+        <v>11050</v>
+      </c>
+      <c r="C240">
+        <v>0</v>
+      </c>
+      <c r="D240">
+        <v>0</v>
+      </c>
+      <c r="E240">
+        <v>16</v>
+      </c>
+      <c r="F240">
+        <v>34</v>
+      </c>
+      <c r="G240">
+        <v>390</v>
+      </c>
+      <c r="H240">
+        <v>22</v>
+      </c>
+      <c r="I240">
+        <v>3054</v>
+      </c>
+      <c r="J240">
+        <v>46</v>
+      </c>
+      <c r="K240">
+        <v>25</v>
+      </c>
+      <c r="L240">
+        <v>0</v>
+      </c>
+      <c r="M240">
+        <v>0</v>
+      </c>
+      <c r="N240">
+        <v>11252</v>
+      </c>
+      <c r="O240">
+        <v>97</v>
+      </c>
+      <c r="P240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:16">
+      <c r="A241" t="s">
+        <v>255</v>
+      </c>
+      <c r="B241">
+        <v>11410</v>
+      </c>
+      <c r="C241">
+        <v>0</v>
+      </c>
+      <c r="D241">
+        <v>0</v>
+      </c>
+      <c r="E241">
+        <v>24</v>
+      </c>
+      <c r="F241">
+        <v>85</v>
+      </c>
+      <c r="G241">
+        <v>335</v>
+      </c>
+      <c r="H241">
+        <v>16</v>
+      </c>
+      <c r="I241">
+        <v>2874</v>
+      </c>
+      <c r="J241">
+        <v>34</v>
+      </c>
+      <c r="K241">
+        <v>17</v>
+      </c>
+      <c r="L241">
+        <v>1</v>
+      </c>
+      <c r="M241">
+        <v>0</v>
+      </c>
+      <c r="N241">
+        <v>9535</v>
+      </c>
+      <c r="O241">
+        <v>62</v>
+      </c>
+      <c r="P241">
         <v>7</v>
       </c>
-      <c r="F239">
-[...5 lines deleted...]
-      <c r="H239">
+    </row>
+    <row r="242" spans="1:16">
+      <c r="A242" t="s">
+        <v>256</v>
+      </c>
+      <c r="B242">
+        <v>11660</v>
+      </c>
+      <c r="C242">
+        <v>0</v>
+      </c>
+      <c r="D242">
+        <v>0</v>
+      </c>
+      <c r="E242">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>37</v>
+      </c>
+      <c r="G242">
+        <v>256</v>
+      </c>
+      <c r="H242">
+        <v>17</v>
+      </c>
+      <c r="I242">
+        <v>3250</v>
+      </c>
+      <c r="J242">
+        <v>30</v>
+      </c>
+      <c r="K242">
+        <v>9</v>
+      </c>
+      <c r="L242">
+        <v>0</v>
+      </c>
+      <c r="M242">
+        <v>0</v>
+      </c>
+      <c r="N242">
+        <v>10867</v>
+      </c>
+      <c r="O242">
+        <v>85</v>
+      </c>
+      <c r="P242">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:16">
+      <c r="A243" t="s">
+        <v>257</v>
+      </c>
+      <c r="B243">
+        <v>11590</v>
+      </c>
+      <c r="C243">
+        <v>0</v>
+      </c>
+      <c r="D243">
+        <v>0</v>
+      </c>
+      <c r="E243">
+        <v>17</v>
+      </c>
+      <c r="F243">
+        <v>40</v>
+      </c>
+      <c r="G243">
+        <v>357</v>
+      </c>
+      <c r="H243">
+        <v>27</v>
+      </c>
+      <c r="I243">
+        <v>4071</v>
+      </c>
+      <c r="J243">
+        <v>25</v>
+      </c>
+      <c r="K243">
+        <v>15</v>
+      </c>
+      <c r="L243">
+        <v>0</v>
+      </c>
+      <c r="M243">
+        <v>0</v>
+      </c>
+      <c r="N243">
+        <v>11778</v>
+      </c>
+      <c r="O243">
+        <v>68</v>
+      </c>
+      <c r="P243">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:16">
+      <c r="A244" t="s">
+        <v>258</v>
+      </c>
+      <c r="B244">
+        <v>12850</v>
+      </c>
+      <c r="C244">
+        <v>0</v>
+      </c>
+      <c r="D244">
+        <v>0</v>
+      </c>
+      <c r="E244">
+        <v>6</v>
+      </c>
+      <c r="F244">
+        <v>38</v>
+      </c>
+      <c r="G244">
+        <v>227</v>
+      </c>
+      <c r="H244">
+        <v>15</v>
+      </c>
+      <c r="I244">
+        <v>2522</v>
+      </c>
+      <c r="J244">
+        <v>20</v>
+      </c>
+      <c r="K244">
+        <v>11</v>
+      </c>
+      <c r="L244">
+        <v>6</v>
+      </c>
+      <c r="M244">
+        <v>0</v>
+      </c>
+      <c r="N244">
+        <v>10121</v>
+      </c>
+      <c r="O244">
+        <v>47</v>
+      </c>
+      <c r="P244">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:16">
+      <c r="A245" t="s">
+        <v>259</v>
+      </c>
+      <c r="B245">
+        <v>12310</v>
+      </c>
+      <c r="C245">
+        <v>0</v>
+      </c>
+      <c r="D245">
+        <v>0</v>
+      </c>
+      <c r="E245">
+        <v>32</v>
+      </c>
+      <c r="F245">
+        <v>44</v>
+      </c>
+      <c r="G245">
+        <v>315</v>
+      </c>
+      <c r="H245">
+        <v>15</v>
+      </c>
+      <c r="I245">
+        <v>2662</v>
+      </c>
+      <c r="J245">
+        <v>20</v>
+      </c>
+      <c r="K245">
+        <v>12</v>
+      </c>
+      <c r="L245">
+        <v>0</v>
+      </c>
+      <c r="M245">
+        <v>0</v>
+      </c>
+      <c r="N245">
+        <v>12464</v>
+      </c>
+      <c r="O245">
+        <v>44</v>
+      </c>
+      <c r="P245">
         <v>4</v>
-      </c>
-[...22 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">