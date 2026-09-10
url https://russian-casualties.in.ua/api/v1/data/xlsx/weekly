--- v0 (2026-07-06)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Liquidated</t>
   </si>
   <si>
     <t>Boats</t>
   </si>
   <si>
     <t>Submarines</t>
   </si>
   <si>
     <t>Tanks</t>
   </si>
   <si>
     <t>Armoured Personnel Vehicle</t>
   </si>
   <si>
     <t>Artillery systems</t>
   </si>
   <si>
     <t>MLRS</t>
   </si>
   <si>
@@ -744,50 +744,80 @@
     <t>May.04-May.10</t>
   </si>
   <si>
     <t>May.11-May.17</t>
   </si>
   <si>
     <t>May.18-May.24</t>
   </si>
   <si>
     <t>May.25-May.31</t>
   </si>
   <si>
     <t>Jun.01-Jun.07</t>
   </si>
   <si>
     <t>Jun.08-Jun.14</t>
   </si>
   <si>
     <t>Jun.15-Jun.21</t>
   </si>
   <si>
     <t>Jun.22-Jun.28</t>
   </si>
   <si>
     <t>Jun.29-Jul.05</t>
+  </si>
+  <si>
+    <t>Jul.06-Jul.12</t>
+  </si>
+  <si>
+    <t>Jul.13-Jul.19</t>
+  </si>
+  <si>
+    <t>Jul.20-Jul.26</t>
+  </si>
+  <si>
+    <t>Jul.27-Aug.02</t>
+  </si>
+  <si>
+    <t>Aug.03-Aug.09</t>
+  </si>
+  <si>
+    <t>Aug.10-Aug.16</t>
+  </si>
+  <si>
+    <t>Aug.17-Aug.23</t>
+  </si>
+  <si>
+    <t>Aug.24-Aug.30</t>
+  </si>
+  <si>
+    <t>Aug.31-Sep.06</t>
+  </si>
+  <si>
+    <t>Sep.07-Sep.13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1091,51 +1121,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P229"/>
+  <dimension ref="A1:P239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -12547,50 +12577,550 @@
         <v>16</v>
       </c>
       <c r="I229">
         <v>3074</v>
       </c>
       <c r="J229">
         <v>23</v>
       </c>
       <c r="K229">
         <v>19</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229">
         <v>0</v>
       </c>
       <c r="N229">
         <v>13493</v>
       </c>
       <c r="O229">
         <v>69</v>
       </c>
       <c r="P229">
         <v>53</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16">
+      <c r="A230" t="s">
+        <v>244</v>
+      </c>
+      <c r="B230">
+        <v>9640</v>
+      </c>
+      <c r="C230">
+        <v>0</v>
+      </c>
+      <c r="D230">
+        <v>0</v>
+      </c>
+      <c r="E230">
+        <v>37</v>
+      </c>
+      <c r="F230">
+        <v>37</v>
+      </c>
+      <c r="G230">
+        <v>414</v>
+      </c>
+      <c r="H230">
+        <v>12</v>
+      </c>
+      <c r="I230">
+        <v>2846</v>
+      </c>
+      <c r="J230">
+        <v>23</v>
+      </c>
+      <c r="K230">
+        <v>16</v>
+      </c>
+      <c r="L230">
+        <v>1</v>
+      </c>
+      <c r="M230">
+        <v>0</v>
+      </c>
+      <c r="N230">
+        <v>12976</v>
+      </c>
+      <c r="O230">
+        <v>61</v>
+      </c>
+      <c r="P230">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="231" spans="1:16">
+      <c r="A231" t="s">
+        <v>245</v>
+      </c>
+      <c r="B231">
+        <v>9840</v>
+      </c>
+      <c r="C231">
+        <v>1</v>
+      </c>
+      <c r="D231">
+        <v>0</v>
+      </c>
+      <c r="E231">
+        <v>33</v>
+      </c>
+      <c r="F231">
+        <v>40</v>
+      </c>
+      <c r="G231">
+        <v>478</v>
+      </c>
+      <c r="H231">
+        <v>24</v>
+      </c>
+      <c r="I231">
+        <v>3362</v>
+      </c>
+      <c r="J231">
+        <v>21</v>
+      </c>
+      <c r="K231">
+        <v>22</v>
+      </c>
+      <c r="L231">
+        <v>1</v>
+      </c>
+      <c r="M231">
+        <v>1</v>
+      </c>
+      <c r="N231">
+        <v>12732</v>
+      </c>
+      <c r="O231">
+        <v>71</v>
+      </c>
+      <c r="P231">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="232" spans="1:16">
+      <c r="A232" t="s">
+        <v>246</v>
+      </c>
+      <c r="B232">
+        <v>10050</v>
+      </c>
+      <c r="C232">
+        <v>0</v>
+      </c>
+      <c r="D232">
+        <v>0</v>
+      </c>
+      <c r="E232">
+        <v>67</v>
+      </c>
+      <c r="F232">
+        <v>61</v>
+      </c>
+      <c r="G232">
+        <v>488</v>
+      </c>
+      <c r="H232">
+        <v>16</v>
+      </c>
+      <c r="I232">
+        <v>3408</v>
+      </c>
+      <c r="J232">
+        <v>39</v>
+      </c>
+      <c r="K232">
+        <v>8</v>
+      </c>
+      <c r="L232">
+        <v>1</v>
+      </c>
+      <c r="M232">
+        <v>0</v>
+      </c>
+      <c r="N232">
+        <v>11130</v>
+      </c>
+      <c r="O232">
+        <v>73</v>
+      </c>
+      <c r="P232">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="233" spans="1:16">
+      <c r="A233" t="s">
+        <v>247</v>
+      </c>
+      <c r="B233">
+        <v>9930</v>
+      </c>
+      <c r="C233">
+        <v>0</v>
+      </c>
+      <c r="D233">
+        <v>0</v>
+      </c>
+      <c r="E233">
+        <v>7</v>
+      </c>
+      <c r="F233">
+        <v>43</v>
+      </c>
+      <c r="G233">
+        <v>445</v>
+      </c>
+      <c r="H233">
+        <v>27</v>
+      </c>
+      <c r="I233">
+        <v>3136</v>
+      </c>
+      <c r="J233">
+        <v>20</v>
+      </c>
+      <c r="K233">
+        <v>14</v>
+      </c>
+      <c r="L233">
+        <v>0</v>
+      </c>
+      <c r="M233">
+        <v>0</v>
+      </c>
+      <c r="N233">
+        <v>11393</v>
+      </c>
+      <c r="O233">
+        <v>74</v>
+      </c>
+      <c r="P233">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16">
+      <c r="A234" t="s">
+        <v>248</v>
+      </c>
+      <c r="B234">
+        <v>8700</v>
+      </c>
+      <c r="C234">
+        <v>1</v>
+      </c>
+      <c r="D234">
+        <v>0</v>
+      </c>
+      <c r="E234">
+        <v>23</v>
+      </c>
+      <c r="F234">
+        <v>41</v>
+      </c>
+      <c r="G234">
+        <v>393</v>
+      </c>
+      <c r="H234">
+        <v>23</v>
+      </c>
+      <c r="I234">
+        <v>2798</v>
+      </c>
+      <c r="J234">
+        <v>19</v>
+      </c>
+      <c r="K234">
+        <v>25</v>
+      </c>
+      <c r="L234">
+        <v>0</v>
+      </c>
+      <c r="M234">
+        <v>0</v>
+      </c>
+      <c r="N234">
+        <v>12046</v>
+      </c>
+      <c r="O234">
+        <v>69</v>
+      </c>
+      <c r="P234">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:16">
+      <c r="A235" t="s">
+        <v>249</v>
+      </c>
+      <c r="B235">
+        <v>9550</v>
+      </c>
+      <c r="C235">
+        <v>0</v>
+      </c>
+      <c r="D235">
+        <v>0</v>
+      </c>
+      <c r="E235">
+        <v>17</v>
+      </c>
+      <c r="F235">
+        <v>39</v>
+      </c>
+      <c r="G235">
+        <v>431</v>
+      </c>
+      <c r="H235">
+        <v>18</v>
+      </c>
+      <c r="I235">
+        <v>3212</v>
+      </c>
+      <c r="J235">
+        <v>29</v>
+      </c>
+      <c r="K235">
+        <v>14</v>
+      </c>
+      <c r="L235">
+        <v>0</v>
+      </c>
+      <c r="M235">
+        <v>0</v>
+      </c>
+      <c r="N235">
+        <v>12503</v>
+      </c>
+      <c r="O235">
+        <v>92</v>
+      </c>
+      <c r="P235">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:16">
+      <c r="A236" t="s">
+        <v>250</v>
+      </c>
+      <c r="B236">
+        <v>9310</v>
+      </c>
+      <c r="C236">
+        <v>0</v>
+      </c>
+      <c r="D236">
+        <v>0</v>
+      </c>
+      <c r="E236">
+        <v>21</v>
+      </c>
+      <c r="F236">
+        <v>56</v>
+      </c>
+      <c r="G236">
+        <v>419</v>
+      </c>
+      <c r="H236">
+        <v>19</v>
+      </c>
+      <c r="I236">
+        <v>3325</v>
+      </c>
+      <c r="J236">
+        <v>35</v>
+      </c>
+      <c r="K236">
+        <v>14</v>
+      </c>
+      <c r="L236">
+        <v>1</v>
+      </c>
+      <c r="M236">
+        <v>0</v>
+      </c>
+      <c r="N236">
+        <v>12830</v>
+      </c>
+      <c r="O236">
+        <v>95</v>
+      </c>
+      <c r="P236">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="237" spans="1:16">
+      <c r="A237" t="s">
+        <v>251</v>
+      </c>
+      <c r="B237">
+        <v>10130</v>
+      </c>
+      <c r="C237">
+        <v>0</v>
+      </c>
+      <c r="D237">
+        <v>0</v>
+      </c>
+      <c r="E237">
+        <v>23</v>
+      </c>
+      <c r="F237">
+        <v>44</v>
+      </c>
+      <c r="G237">
+        <v>364</v>
+      </c>
+      <c r="H237">
+        <v>23</v>
+      </c>
+      <c r="I237">
+        <v>3147</v>
+      </c>
+      <c r="J237">
+        <v>46</v>
+      </c>
+      <c r="K237">
+        <v>11</v>
+      </c>
+      <c r="L237">
+        <v>0</v>
+      </c>
+      <c r="M237">
+        <v>0</v>
+      </c>
+      <c r="N237">
+        <v>12075</v>
+      </c>
+      <c r="O237">
+        <v>74</v>
+      </c>
+      <c r="P237">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16">
+      <c r="A238" t="s">
+        <v>252</v>
+      </c>
+      <c r="B238">
+        <v>9780</v>
+      </c>
+      <c r="C238">
+        <v>0</v>
+      </c>
+      <c r="D238">
+        <v>0</v>
+      </c>
+      <c r="E238">
+        <v>16</v>
+      </c>
+      <c r="F238">
+        <v>29</v>
+      </c>
+      <c r="G238">
+        <v>428</v>
+      </c>
+      <c r="H238">
+        <v>24</v>
+      </c>
+      <c r="I238">
+        <v>3106</v>
+      </c>
+      <c r="J238">
+        <v>26</v>
+      </c>
+      <c r="K238">
+        <v>12</v>
+      </c>
+      <c r="L238">
+        <v>1</v>
+      </c>
+      <c r="M238">
+        <v>1</v>
+      </c>
+      <c r="N238">
+        <v>12315</v>
+      </c>
+      <c r="O238">
+        <v>74</v>
+      </c>
+      <c r="P238">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16">
+      <c r="A239" t="s">
+        <v>253</v>
+      </c>
+      <c r="B239">
+        <v>4410</v>
+      </c>
+      <c r="C239">
+        <v>0</v>
+      </c>
+      <c r="D239">
+        <v>0</v>
+      </c>
+      <c r="E239">
+        <v>7</v>
+      </c>
+      <c r="F239">
+        <v>21</v>
+      </c>
+      <c r="G239">
+        <v>141</v>
+      </c>
+      <c r="H239">
+        <v>4</v>
+      </c>
+      <c r="I239">
+        <v>1595</v>
+      </c>
+      <c r="J239">
+        <v>3</v>
+      </c>
+      <c r="K239">
+        <v>9</v>
+      </c>
+      <c r="L239">
+        <v>0</v>
+      </c>
+      <c r="M239">
+        <v>1</v>
+      </c>
+      <c r="N239">
+        <v>5488</v>
+      </c>
+      <c r="O239">
+        <v>34</v>
+      </c>
+      <c r="P239">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">